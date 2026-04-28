--- v0 (2026-03-12)
+++ v1 (2026-04-28)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="84">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -66,66 +66,266 @@
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Executivo Municipal - PREF</t>
   </si>
   <si>
     <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/166/projeto_de_lei_no_001-2026_-_concede_reajuste_de_vencimentos_aos_servidores_do_magisterio_publico_municipal.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE VENCIMENTOS AOS_x000D_
 SERVIDORES DO MAGISTÉRIO PÚBLICO_x000D_
 MUNICIPAL, PARA ADEQUAÇÃO AO PISO_x000D_
 SALARIAL PROFISSIONAL NACIONAL DOS_x000D_
 PROFISSIONAIS DO MAGISTÉRIO PÚBLICO_x000D_
 DA EDUCAÇÃO BÁSICA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/169/projeto_de_lei_n_002-2026_-_institui_o_plano_municipal_de_metas_para_o_enfrentamento_integrado_ao_feminicidio_e_a_violencia_contra_as_mulheres_no_ambito_do_municipio_de_granito.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PLANO MUNICIPAL DE METAS PARA O ENFRENTAMENTO INTEGRADO AO FEMINICÍDIO E À VIOLÊNCIA CONTRA AS MULHERES NO ÂMBITO DO MUNICÍPIO DE GRANITO/PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/178/projeto_de_lei_no_003-2026_-_dispoe_sobre_a_instituicao_da_politica_municipal_de_combate_a_pobreza_menstrual.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INSTITUIÇÃO DA_x000D_
+POLÍTICA MUNICIPAL DE COMBATE À_x000D_
+POBREZA MENSTRUAL E PROMOÇÃO DA_x000D_
+DIGNIDADE MENSTRUAL NO ÂMBITO DO_x000D_
+MUNICÍPIO DE GRANITO/PE, E DÁ OUTRAS_x000D_
+PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/179/projeto_de_lei_no_004-2026_-_institui_a_campanha_municipal_de_vacinacao_nas_escolas_publicas.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A CAMPANHA MUNICIPAL DE_x000D_
+VACINAÇÃO NAS ESCOLAS PÚBLICAS NO_x000D_
+ÂMBITO DO MUNICÍPIO DE GRANITO/PE, E_x000D_
+DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/180/projeto_de_lei_no_005-2026_-_institui_o_procedimento_de_escuta_especializada_de_criancas_e_adolescente.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROCEDIMENTO DE ESCUTA_x000D_
+ESPECIALIZADA DE CRIANÇAS E_x000D_
+ADOLESCENTES VÍTIMAS OU_x000D_
+TESTEMUNHAS DE VIOLÊNCIA NO ÂMBITO_x000D_
+DO MUNICÍPIO DE GRANITO/PE, EM_x000D_
+CONFORMIDADE COM A LEI FEDERAL Nº_x000D_
+13.431/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>PLG</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária do Legislativo</t>
+  </si>
+  <si>
+    <t>Júnior Leonel</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/170/projeto_de_lei_n_001_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a destinação mínima de 20% (vinte por cento) dos recursos públicos destinados à contratação de atrações artísticas — tais como cantores, bandas, grupos de dança, grupos teatrais e demais expressões culturais — para eventos e festividades oficiais do Município de Granito–PE à contratação de artistas naturais do município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>Gabriel Duarte</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/173/projeto_de_lei_marco_180_anos_paroquia.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece como Patrimônio Cultural Imaterial a Festa da Padroeira Nossa Senhora do Bom Conselho, ratifica o feriado municipal de 02 de fevereiro, institui o "Ciclo do Reencontro Granitense" e da outras providencias.</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/175/pl_003_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de cargo em comissão de Ouvidor da Câmara Municipal de Granito, estabelece suas atribuições, requisitos de nomeação e vinculação administrativa, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>Aurílio Lacerda</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/198/pl_004_2026.pdf</t>
+  </si>
+  <si>
+    <t>Denomina a Unidade Básica de Saúde localizada na Avenida São Paulo, no Município de Granito/PE, e dá outras providências.</t>
+  </si>
+  <si>
     <t>165</t>
   </si>
   <si>
     <t>DCL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>Aurílio Lacerda</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/165/decreto_legislativo_no_001_2026_-_salarios_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE DOS VENCIMENTOS E SALÁRIOS DOS SERVIDORES EFETIVOS E COMISSIONADOS DA CÂMARA MUNICIPAL DE GRANITO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>PRES</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/171/projeto_de_resolucao_001_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição da nova identidade visual da Câmara Municipal de Granito e dá outras providências.</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/172/projeto_de_resolucao_002_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Galeria das Legislaturas da Câmara Municipal de Granito/PE, denomina o espaço em homenagem ao Vereador José Negedile de Alencar (Maninho de Tindor) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/168/05.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal um letreiro de Identificação na entrada do povoado de Lagoa Nova, Município de Granito–PE.</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>Ana Maria</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/199/indicacao_002_2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de construção de cemitério público na localidade de Casa de Pedra.</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/176/mencao_honrosa__assinado.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS à Escola Municipal Cornélio Carlos de Alencar, pelo notável desempenho educacional alcançado.</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/174/requerimento_de_urgencia_ao_projeto_de_lei_marco_180_anos_paroquia.pdf</t>
+  </si>
+  <si>
+    <t>Tramitação e votação imediata do Projeto de Lei que institui o Patrimônio Cultural e o Ciclo do Reencontro da Padroeira Nossa Senhora do Bom Conselho.</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/177/requerimento_de_urgencia_ao_projeto_de_lei_marco_180_anos_paroquia.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -429,69 +629,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/166/projeto_de_lei_no_001-2026_-_concede_reajuste_de_vencimentos_aos_servidores_do_magisterio_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/165/decreto_legislativo_no_001_2026_-_salarios_.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/166/projeto_de_lei_no_001-2026_-_concede_reajuste_de_vencimentos_aos_servidores_do_magisterio_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/169/projeto_de_lei_n_002-2026_-_institui_o_plano_municipal_de_metas_para_o_enfrentamento_integrado_ao_feminicidio_e_a_violencia_contra_as_mulheres_no_ambito_do_municipio_de_granito.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/178/projeto_de_lei_no_003-2026_-_dispoe_sobre_a_instituicao_da_politica_municipal_de_combate_a_pobreza_menstrual.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/179/projeto_de_lei_no_004-2026_-_institui_a_campanha_municipal_de_vacinacao_nas_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/180/projeto_de_lei_no_005-2026_-_institui_o_procedimento_de_escuta_especializada_de_criancas_e_adolescente.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/170/projeto_de_lei_n_001_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/173/projeto_de_lei_marco_180_anos_paroquia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/175/pl_003_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/198/pl_004_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/165/decreto_legislativo_no_001_2026_-_salarios_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/171/projeto_de_resolucao_001_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/172/projeto_de_resolucao_002_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/168/05.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/199/indicacao_002_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/176/mencao_honrosa__assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/174/requerimento_de_urgencia_ao_projeto_de_lei_marco_180_anos_paroquia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2026/177/requerimento_de_urgencia_ao_projeto_de_lei_marco_180_anos_paroquia.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H3"/>
+  <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="177.5703125" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="166.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="245.28515625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -510,72 +710,477 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
         <v>10</v>
       </c>
-      <c r="D3" t="s">
+      <c r="D7" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" t="s">
+        <v>34</v>
+      </c>
+      <c r="F7" t="s">
+        <v>35</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H7" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>17</v>
       </c>
-      <c r="E3" t="s">
-[...8 lines deleted...]
-      <c r="H3" t="s">
+      <c r="D8" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8" t="s">
+        <v>39</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H8" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
         <v>21</v>
+      </c>
+      <c r="D9" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" t="s">
+        <v>34</v>
+      </c>
+      <c r="F9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H9" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" t="s">
+        <v>34</v>
+      </c>
+      <c r="F10" t="s">
+        <v>47</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="H10" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" t="s">
+        <v>51</v>
+      </c>
+      <c r="E11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F11" t="s">
+        <v>47</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H11" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" t="s">
+        <v>56</v>
+      </c>
+      <c r="E12" t="s">
+        <v>57</v>
+      </c>
+      <c r="F12" t="s">
+        <v>43</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H12" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" t="s">
+        <v>56</v>
+      </c>
+      <c r="E13" t="s">
+        <v>57</v>
+      </c>
+      <c r="F13" t="s">
+        <v>43</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H13" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" t="s">
+        <v>64</v>
+      </c>
+      <c r="E14" t="s">
+        <v>65</v>
+      </c>
+      <c r="F14" t="s">
+        <v>35</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H14" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" t="s">
+        <v>64</v>
+      </c>
+      <c r="E15" t="s">
+        <v>65</v>
+      </c>
+      <c r="F15" t="s">
+        <v>69</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H15" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>17</v>
+      </c>
+      <c r="D16" t="s">
+        <v>73</v>
+      </c>
+      <c r="E16" t="s">
+        <v>74</v>
+      </c>
+      <c r="F16" t="s">
+        <v>35</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H16" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" t="s">
+        <v>78</v>
+      </c>
+      <c r="E17" t="s">
+        <v>79</v>
+      </c>
+      <c r="F17" t="s">
+        <v>39</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H17" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>82</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" t="s">
+        <v>78</v>
+      </c>
+      <c r="E18" t="s">
+        <v>79</v>
+      </c>
+      <c r="F18" t="s">
+        <v>39</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H18" t="s">
+        <v>81</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
+    <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>