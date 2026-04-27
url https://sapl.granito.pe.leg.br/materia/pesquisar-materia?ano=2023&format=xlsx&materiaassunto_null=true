--- v0 (2026-03-12)
+++ v1 (2026-04-27)
@@ -10,89 +10,293 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="83">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária do Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/187/projeto_de_lei_do_executivo_n_001-2023_devolvido.pdf</t>
+  </si>
+  <si>
+    <t>Instituí o pagamento dos Direitos Sociais do 13º (Décimo Terceiro) salário e o pagamento de férias acrescido do Terço Constitucional aos Agentes Políticos Municipais: Prefeito, Vice-Prefeito e Secretários Municipais e dá outras providências.</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/188/projeto_de_lei_do_executivo_n_002_de_07_de_fevereiro_de_2023.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta o valor do vencimento básico dos servidores públicos mumc1pais e dá outras providências.</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/189/projeto_de_lei_do_executivo_n_003_de_25_de_abril_de_2023.pdf</t>
+  </si>
+  <si>
+    <t>Ratifica o 2° Termo Aditivo ao Protocolo de Intenções do Consórcio Intermunicipal do Sertão do Araripe Pernambucano.</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/190/projeto_de_lei_do_executivo_n_004_de_12_de_maio_de_2023_-_margem_consignavel_redacao_final.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS CONSIGNAÇÕES EM FOLHA DE PAGAMENTO DA ADMINISTRAÇÃO DIRETA E INDIRETA DA PREFEITURA DE GRANITO.</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/184/projeto_de_lei_do_executivo_n_005_-_2023_-_moradia_legal_redacao_final.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI NO MUNICÍPIO DE GRANITO - PE A REGULARIZAÇÃO FUNDIÁRIA URBANA (REURB) DE QUE TRATA A LEI FEDERAL Nº 13.465/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/185/projeto_de_lei_do_executivo_n_006_de_12_de_maio_de_2023.pdf</t>
+  </si>
+  <si>
+    <t>Ementa: Altera a redação do art. l º da Lei Municipal nº 405 de 03 de fevereiro de 2020, a qual dispõe sobre autorização para que o Poder Executivo reaJize contratação de operação de crédito com o Banco do Brasil S/ A para aplicação nos fins abrangidos pelo Programa Eficiência MunicipaJ.</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/186/projeto_de_lei_do_executivo_n_007_de_26_de_maio_de_2023.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O REAJUSTE DO SALÁRIO MÍNIMO DOS SERVIDORES DA ADMINISTRAÇÃO DIRETA E INDIRETA DA PREFEITURA DE GRANITO.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/181/projeto_de_lei_do_executivo_n_008_de_29_de_maio_de_2023.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o executivo a doar imóvel de propriedade do municipio à igreja católica - PARÓQUIA NOSSA SENHORA DO BOM CONSELHO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/182/projeto_de_lei_do_executivo_n_009_de_21_de_julho_de_2023.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/183/projeto_de_lei_do_executivo_n_010_de_2023_-_ldo_2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária 2024, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/191/projeto_de_lei_do_executivo_n_011-2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Código de Posturas do Município deGranito-PE e dá outras  providências.</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_de_lei_do_executivo_n_012_de_13_de_setembro_de_2023.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o poder executivo a repassar recursos recebidos da União para cumprimento da Assistência financeira complementar de que trata a emenda constitucional Nº 127/2022, no âmbito do Município de Granito-PE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/193/projeto_de_lei_do_executivo_n_013_de_03_de_outubro_de_2023.pdf</t>
+  </si>
+  <si>
+    <t>Estima a RECEITA e fixa a DESPESA do Município para o exercício financeiro de 2024.</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/194/projeto_de_lei_do_executivo_n_014_de_03_de_outubro_de_2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revisão do Plano Plurianual para o período 2022/2025, para o exercício financeiro de 2024 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/195/projeto_de_lei_do_executivo_n_015-2023.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a abrir crédito especial no orçamento municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/197/projeto_de_lei_do_executivo_n_016_de_08_de_novembro_de_2023.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a doar imóvel de propriedade do município à igreja católica - PARÓQUIA NOSSA SENHORA DO BOM CONSELHO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/196/projeto_de_lei_do_executivo_n_017-2023.pdf</t>
+  </si>
+  <si>
+    <t>Institui e dispõe sobre os Princípios e Diretrizes a serem observados na elaboração e implementação das Políticas referentes à Primeira Infância no Município de Granito – PE e do Plano da Primeira Infância e dá outras providências.</t>
+  </si>
+  <si>
     <t>25</t>
   </si>
   <si>
-    <t>2023</t>
-[...1 lines deleted...]
-  <si>
     <t>18</t>
-  </si>
-[...4 lines deleted...]
-    <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_n_018-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o desmembramento de secretarias na estrutura administrativa municipal de Granito-PE e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -402,69 +606,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_n_018-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/187/projeto_de_lei_do_executivo_n_001-2023_devolvido.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/188/projeto_de_lei_do_executivo_n_002_de_07_de_fevereiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/189/projeto_de_lei_do_executivo_n_003_de_25_de_abril_de_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/190/projeto_de_lei_do_executivo_n_004_de_12_de_maio_de_2023_-_margem_consignavel_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/184/projeto_de_lei_do_executivo_n_005_-_2023_-_moradia_legal_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/185/projeto_de_lei_do_executivo_n_006_de_12_de_maio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/186/projeto_de_lei_do_executivo_n_007_de_26_de_maio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/181/projeto_de_lei_do_executivo_n_008_de_29_de_maio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/182/projeto_de_lei_do_executivo_n_009_de_21_de_julho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/183/projeto_de_lei_do_executivo_n_010_de_2023_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/191/projeto_de_lei_do_executivo_n_011-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_de_lei_do_executivo_n_012_de_13_de_setembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/193/projeto_de_lei_do_executivo_n_013_de_03_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/194/projeto_de_lei_do_executivo_n_014_de_03_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/195/projeto_de_lei_do_executivo_n_015-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/197/projeto_de_lei_do_executivo_n_016_de_08_de_novembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/196/projeto_de_lei_do_executivo_n_017-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_n_018-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="112.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="163" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -472,53 +676,461 @@
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
     </row>
+    <row r="3" spans="1:8">
+      <c r="A3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H4" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H7" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H8" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H9" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H11" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H12" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>56</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H13" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>60</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H14" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>64</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H15" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>68</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H16" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>72</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H17" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>76</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H18" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H19" t="s">
+        <v>82</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
+    <hyperlink ref="G3" r:id="rId2"/>
+    <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>