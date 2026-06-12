--- v1 (2026-04-27)
+++ v2 (2026-06-12)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="197" uniqueCount="108">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -259,50 +259,130 @@
     <t>Autoriza o Poder Executivo a doar imóvel de propriedade do município à igreja católica - PARÓQUIA NOSSA SENHORA DO BOM CONSELHO e dá outras providências.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/196/projeto_de_lei_do_executivo_n_017-2023.pdf</t>
   </si>
   <si>
     <t>Institui e dispõe sobre os Princípios e Diretrizes a serem observados na elaboração e implementação das Políticas referentes à Primeira Infância no Município de Granito – PE e do Plano da Primeira Infância e dá outras providências.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_n_018-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o desmembramento de secretarias na estrutura administrativa municipal de Granito-PE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>Antônio Carlos</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/</t>
+  </si>
+  <si>
+    <t>INDICA ao Senhor Prefeito Municipal de Granito, para que dentro das possibilidades, providencie junto à Secretaria competente, o conserto da passagem molhada da estrada que liga Timorante a Lagoa Nova, no ST Araruna, pois existem vários buracos, dificultando a passagem das pessoas, conforme fotografias em anexo.</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>Cícero Nildo</t>
+  </si>
+  <si>
+    <t>CICERO NILDO DE OLIVEIRA ALENCAR, Vereador da Câmara Municipal de Granito, Estado de Pernambuco, fazendo uso das atribuições que lhes são,  conferidas pelo art. 162 do Regimento interno. _x000D_
+INDICA ao Senhor  Prefeito Municipal de Granito, providencias no sentido de viabilizar, junto a COMPESA, uma solução definitiva referente ao esgoto que esta situado a céu aberto nas mediações do terreno que foi do senhor José Teixeira, nas proximidade do Rio Brígida.</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>ANTONIO CARLOS PEREIRA , Veriador da Câmara Municipal de Granito, Estado de pernambuco, fazendo uso das atribuições que lhes são conferidas pelo art. 162 do Regimento Interno; _x000D_
+INDICA ao Senhor Prefeito Municipal de Granito, para que dentro das possibilidades, providencie junto á Secretaria competente, o entupimento de uma vala que se abriu na estrada que liga Granito a Lagoa Nova, nas proximidades da antiga escola do Sítio tocalha, conforme fotografias em anexo.</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/204/indicacao_n_002-2023_-_cicero_nildo_de_oliveira_alencar.pdf</t>
+  </si>
+  <si>
+    <t>CÍCERO NILDO DE OLIVEIRA ALENCAR, Vereador da Câmara Municipal de Granito, Estado de Pernambuco, fazendo uso das atribuições que lhes são conferidas pelo art.162 do Regimento Interno; _x000D_
+INDICA ao Senhor Prefeito Municipal de Granito, que veja a possibilidade de construção de uma praça no terreno que está localizado em frente á residência do Senhor Vereador Cícero Nildo de Oliveira Alencar, nas proximidades das ruas abaixo: Rua Prefeito Esmerindo Alvino da silva, Rua São Francisco , Rua Osmundo de Sá e Travessa Santa Luzia.</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/205/indicacao_n_003-2023_-_antonio_carlos_pereira.pdf</t>
+  </si>
+  <si>
+    <t>O vereador ANTONIO CARLOS PEREIRA , integrante da Bancada do PSB, com assento nesta casa Legislativa, na forma regimental, e utilizando da função auxiliadora contida no artigo 2º, inciso VII, do nosso Regimento Interno, INDICA ao poder Executivo Municipal que seja viabilizado o serviço de troca de lâmpadas e reatores dos postes localizados entre o posto de Combustível São Francisco ao pórtico da entrada da cidade.</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>CÍCERO NILDO DE OLIVEIRA ALENCAR, Vereador da Câmara Municipal de Granito, Estado de Pernambuco, fazendo uso das atribuições que lhes são conferidas pelo art.162 do regimento interno; _x000D_
+INDICA ao Senhor Prefeito Municipal de Granito, que sejam colocados novas placas nas ruas da cidadede Granito, Bela Vista , Rancharia, Lagoa Nova e Mato Grosso .</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/207/indicacao_n_004-2023_-_antonio_carlos_pereira.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador ANTONIO CARLOS PEREIRA, integante da Bancada do PSB, com assento nesta Casa Legislativa, na forma regimental, e utilizando da formação auxiliadora contida  2º, inciso VII, do nosso Regimento Interno, INDICA ao Poder Executivo Municipal que seja incluído no plano de atividades administrativas a construção de uma PASSAGEM MOLHADA sob o Riacho do Sítio Miudinho, estrada que liga Bela Vista ao Povoado de Lagoa Nova.</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/208/indicacao_n_005-2023_-_antonio_carlos_pereira.pdf</t>
+  </si>
+  <si>
+    <t>ANTONIO CARLOS PEREIRA, Vereador da Câmara Municipal de Granito, Estado de Pernambuco, fazendo uso das atribuições que lhes são conferidas pelo art.162 do Regimento Interno; _x000D_
+INDICA ao Senhor Prefeito Municipal de Granito, que determine á Secretaria de saùde do município que seja viabilizado um vículo para locomover os pacientes de Lagoa Nova a sede do município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -606,69 +686,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/187/projeto_de_lei_do_executivo_n_001-2023_devolvido.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/188/projeto_de_lei_do_executivo_n_002_de_07_de_fevereiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/189/projeto_de_lei_do_executivo_n_003_de_25_de_abril_de_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/190/projeto_de_lei_do_executivo_n_004_de_12_de_maio_de_2023_-_margem_consignavel_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/184/projeto_de_lei_do_executivo_n_005_-_2023_-_moradia_legal_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/185/projeto_de_lei_do_executivo_n_006_de_12_de_maio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/186/projeto_de_lei_do_executivo_n_007_de_26_de_maio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/181/projeto_de_lei_do_executivo_n_008_de_29_de_maio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/182/projeto_de_lei_do_executivo_n_009_de_21_de_julho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/183/projeto_de_lei_do_executivo_n_010_de_2023_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/191/projeto_de_lei_do_executivo_n_011-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_de_lei_do_executivo_n_012_de_13_de_setembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/193/projeto_de_lei_do_executivo_n_013_de_03_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/194/projeto_de_lei_do_executivo_n_014_de_03_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/195/projeto_de_lei_do_executivo_n_015-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/197/projeto_de_lei_do_executivo_n_016_de_08_de_novembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/196/projeto_de_lei_do_executivo_n_017-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_n_018-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/187/projeto_de_lei_do_executivo_n_001-2023_devolvido.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/188/projeto_de_lei_do_executivo_n_002_de_07_de_fevereiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/189/projeto_de_lei_do_executivo_n_003_de_25_de_abril_de_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/190/projeto_de_lei_do_executivo_n_004_de_12_de_maio_de_2023_-_margem_consignavel_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/184/projeto_de_lei_do_executivo_n_005_-_2023_-_moradia_legal_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/185/projeto_de_lei_do_executivo_n_006_de_12_de_maio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/186/projeto_de_lei_do_executivo_n_007_de_26_de_maio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/181/projeto_de_lei_do_executivo_n_008_de_29_de_maio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/182/projeto_de_lei_do_executivo_n_009_de_21_de_julho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/183/projeto_de_lei_do_executivo_n_010_de_2023_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/191/projeto_de_lei_do_executivo_n_011-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_de_lei_do_executivo_n_012_de_13_de_setembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/193/projeto_de_lei_do_executivo_n_013_de_03_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/194/projeto_de_lei_do_executivo_n_014_de_03_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/195/projeto_de_lei_do_executivo_n_015-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/197/projeto_de_lei_do_executivo_n_016_de_08_de_novembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/196/projeto_de_lei_do_executivo_n_017-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_n_018-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/204/indicacao_n_002-2023_-_cicero_nildo_de_oliveira_alencar.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/205/indicacao_n_003-2023_-_antonio_carlos_pereira.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/207/indicacao_n_004-2023_-_antonio_carlos_pereira.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.granito.pe.leg.br/media/sapl/public/materialegislativa/2023/208/indicacao_n_005-2023_-_antonio_carlos_pereira.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H19"/>
+  <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="163" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="255.28515625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1065,72 +1145,285 @@
       <c r="H18" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>79</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>80</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H19" t="s">
         <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" t="s">
+        <v>84</v>
+      </c>
+      <c r="E20" t="s">
+        <v>85</v>
+      </c>
+      <c r="F20" t="s">
+        <v>86</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H20" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>84</v>
+      </c>
+      <c r="E21" t="s">
+        <v>85</v>
+      </c>
+      <c r="F21" t="s">
+        <v>90</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H21" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>20</v>
+      </c>
+      <c r="D22" t="s">
+        <v>84</v>
+      </c>
+      <c r="E22" t="s">
+        <v>85</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H22" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D23" t="s">
+        <v>84</v>
+      </c>
+      <c r="E23" t="s">
+        <v>85</v>
+      </c>
+      <c r="F23" t="s">
+        <v>90</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H23" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D24" t="s">
+        <v>84</v>
+      </c>
+      <c r="E24" t="s">
+        <v>85</v>
+      </c>
+      <c r="F24" t="s">
+        <v>86</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H24" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>32</v>
+      </c>
+      <c r="D25" t="s">
+        <v>84</v>
+      </c>
+      <c r="E25" t="s">
+        <v>85</v>
+      </c>
+      <c r="F25" t="s">
+        <v>90</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H25" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>102</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>36</v>
+      </c>
+      <c r="D26" t="s">
+        <v>84</v>
+      </c>
+      <c r="E26" t="s">
+        <v>85</v>
+      </c>
+      <c r="F26" t="s">
+        <v>86</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H26" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>105</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27" t="s">
+        <v>84</v>
+      </c>
+      <c r="E27" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" t="s">
+        <v>86</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H27" t="s">
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>